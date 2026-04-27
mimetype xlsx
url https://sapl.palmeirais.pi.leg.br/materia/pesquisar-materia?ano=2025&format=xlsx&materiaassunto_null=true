--- v2 (2026-03-13)
+++ v3 (2026-04-27)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="362">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="712" uniqueCount="365">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1353,50 +1353,59 @@
     <t>Nomear Agente de Contratação e Pregoeiro da Câmara Municipal de Palmeirais e_x000D_
 sua equipe de apoio, com competência de conduzir as Licitações, na ordem que se_x000D_
 apresentam, sob auxílio de Assessoria Jurídica Especializada</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/721/portaria_no_07.2025.pdf</t>
   </si>
   <si>
     <t>Nomear o senhor Lailson Ferreira Lustosa, CPF nº 067.232.863-16 para_x000D_
 ocupar o cargo de Chefe de Gabinete da Câmara Municipal de Palmeirais Piauí_x000D_
 até ulterior deliberação</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/722/portaria_no_08.2025.pdf</t>
   </si>
   <si>
     <t>Exonerar o senhor Marcondes Cruz Teixeira Filho, RG nº 1.630.827 e_x000D_
 CPF nº 048.603.183-74 do cargo de Assessor Parlamentar da Câmara_x000D_
 Municipal de Palmeirais Piauí até ulterior deliberação.</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/731/portaria_no_009_de_29_de_outubro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Substituição do Agente de Contratação e Pregoeiro da Câmara Municipal de Palmeirais/PI e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1700,56 +1709,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/644/projeto_de_lei_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_no_022025_de_29_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_no_032025_de_12_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_lei_no_042025_de_12_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/648/projeto_de_resolucao_no-_012025_de_13_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/649/projeto_de_resolucao_no-_022025_de_13_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/650/projeto_de_resolucao_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/652/requerimento_no_022025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/653/requerimento_no_032025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/654/requerimento_no_042025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/655/requerimento_no_052025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/656/requerimento_no_062025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/657/requerimento_no_072025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/658/requerimento_no_082025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_no_092025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/660/requerimento_no_102025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/661/requerimento_no_112025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/662/requerimento_no_122025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/663/requerimento_no_132025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/664/requerimento_no_152025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/665/requerimento_no_152025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/666/requerimento_no_162025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/667/requerimento_no_172025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/668/requerimento_no_182025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/669/requerimento_no_192025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/670/requerimento_no_202025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/671/requerimento_no_212025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/672/requerimento_no_222025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/673/requerimento_no_232025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/674/requerimento_no_242025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/675/requerimento_no_252025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/676/requerimento_no_262025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/677/requerimento_no_272025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/678/requerimento_no_282025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/679/requerimento_no_292025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/680/requerimento_no_302025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/681/requerimento_no_312025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/682/requerimento_no_322025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/683/requerimento_no_332025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/684/requerimento_no_342025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/685/requerimento_no_352025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/686/requerimento_no_362025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/687/requerimento_no_372025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/688/requerimento_no_382025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/689/requerimento_no_392025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/690/requerimento_no_402025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/691/requerimento_no_412025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/692/requerimento_no_422025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/693/requerimento_no_0432025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/694/requerimento_no_0442025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/695/requerimento_no_0452025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/696/requerimento_no_0462025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/697/requerimento_no_0472025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/698/requerimento_no_0482025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/699/requerimento_no_0492025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/700/requerimento_no_0502025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_no_0512025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/702/requerimento_no_0522025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/703/requerimento_no_0532025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/704/requerimento_no_0542025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/705/requerimento_no_0552025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/706/requerimento_no_0562025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/707/requerimento_no_0572025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_no_0582025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/709/requerimento_no_0592025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/710/requerimento_no_0602025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/711/requerimento_no_0622025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/712/requerimento_no_0632025_a.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/713/requerimento_no_0642025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/714/requerimento_no_0652025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/715/requerimento_no_0662025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/723/requerimento_no_67.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/724/requerimento_no_68.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/725/requerimento_no_69.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_no_70.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_no_71.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_no_72.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_no_73.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_no_74.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/716/portaria_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/717/portaria_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/718/portaria_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/719/portaria_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/720/portaria_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/721/portaria_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/722/portaria_no_08.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/644/projeto_de_lei_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_no_022025_de_29_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_no_032025_de_12_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_lei_no_042025_de_12_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/648/projeto_de_resolucao_no-_012025_de_13_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/649/projeto_de_resolucao_no-_022025_de_13_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/650/projeto_de_resolucao_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/652/requerimento_no_022025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/653/requerimento_no_032025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/654/requerimento_no_042025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/655/requerimento_no_052025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/656/requerimento_no_062025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/657/requerimento_no_072025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/658/requerimento_no_082025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_no_092025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/660/requerimento_no_102025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/661/requerimento_no_112025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/662/requerimento_no_122025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/663/requerimento_no_132025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/664/requerimento_no_152025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/665/requerimento_no_152025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/666/requerimento_no_162025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/667/requerimento_no_172025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/668/requerimento_no_182025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/669/requerimento_no_192025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/670/requerimento_no_202025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/671/requerimento_no_212025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/672/requerimento_no_222025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/673/requerimento_no_232025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/674/requerimento_no_242025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/675/requerimento_no_252025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/676/requerimento_no_262025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/677/requerimento_no_272025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/678/requerimento_no_282025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/679/requerimento_no_292025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/680/requerimento_no_302025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/681/requerimento_no_312025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/682/requerimento_no_322025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/683/requerimento_no_332025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/684/requerimento_no_342025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/685/requerimento_no_352025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/686/requerimento_no_362025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/687/requerimento_no_372025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/688/requerimento_no_382025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/689/requerimento_no_392025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/690/requerimento_no_402025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/691/requerimento_no_412025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/692/requerimento_no_422025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/693/requerimento_no_0432025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/694/requerimento_no_0442025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/695/requerimento_no_0452025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/696/requerimento_no_0462025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/697/requerimento_no_0472025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/698/requerimento_no_0482025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/699/requerimento_no_0492025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/700/requerimento_no_0502025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/701/requerimento_no_0512025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/702/requerimento_no_0522025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/703/requerimento_no_0532025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/704/requerimento_no_0542025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/705/requerimento_no_0552025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/706/requerimento_no_0562025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/707/requerimento_no_0572025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/708/requerimento_no_0582025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/709/requerimento_no_0592025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/710/requerimento_no_0602025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/711/requerimento_no_0622025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/712/requerimento_no_0632025_a.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/713/requerimento_no_0642025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/714/requerimento_no_0652025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/715/requerimento_no_0662025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/723/requerimento_no_67.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/724/requerimento_no_68.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/725/requerimento_no_69.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/726/requerimento_no_70.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_no_71.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_no_72.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_no_73.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_no_74.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/716/portaria_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/717/portaria_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/718/portaria_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/719/portaria_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/720/portaria_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/721/portaria_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/722/portaria_no_08.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2025/731/portaria_no_009_de_29_de_outubro_de_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H88"/>
+  <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="133" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -4007,50 +4016,76 @@
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>359</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>71</v>
       </c>
       <c r="D88" t="s">
         <v>339</v>
       </c>
       <c r="E88" t="s">
         <v>340</v>
       </c>
       <c r="F88" t="s">
         <v>341</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>360</v>
       </c>
       <c r="H88" t="s">
         <v>361</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>362</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>75</v>
+      </c>
+      <c r="D89" t="s">
+        <v>339</v>
+      </c>
+      <c r="E89" t="s">
+        <v>340</v>
+      </c>
+      <c r="F89" t="s">
+        <v>341</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H89" t="s">
+        <v>364</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4098,50 +4133,51 @@
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>