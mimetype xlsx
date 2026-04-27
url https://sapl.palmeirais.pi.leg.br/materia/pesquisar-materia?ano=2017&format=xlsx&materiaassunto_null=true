--- v0 (2025-10-12)
+++ v1 (2026-04-27)
@@ -54,1202 +54,1202 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Obras Públicas</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MANUTENÇÃO DO PARECER PRÉVIO Nº230/2016 DO EGRÉGIO TRIBUNAL DE CONTAS DO ESTADO DO PIAUÍ REFERENTE ÁS CONTAS DE GOVERNO DA PREFEITURA DE PALMEIRAIS, REFERENTE AO EXERCÍCIO DE 2012 PERÍODOS DE 01/01/12 A 13/07/2012 E DE 10/08/12 A 31/12/2012, DE RESPONSABILIDADE DO EX-PREFEITO, MÁRCIO SOARES TEIXEIRA.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2017/380/projeto_de_decreto_legislativo_no-_02-2017.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2017/380/projeto_de_decreto_legislativo_no-_02-2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção do PARECER PRÉVIO Nº 231/2016 do egrégio Tribunal de Contas do Estado do Piauí referente às Contas de Governo da Prefeitura de_x000D_
 Palmeirais, referente ao exercício de 2012, período de 14/07/12 a 09/08/2012, de responsabilidade do Ex-Prefeito, Jânio César Nunes da Silva</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Reginaldo Soares Veloso Junior</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR MUNICIPAL N° 002/2010, DE 3 DE DEZEMBRO DE 2010, QUE APROVOU O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE_x000D_
 PALMEIRAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Rodrigo Eric Pereira Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ENVIO DE CÓPIAS DE EXTRATOS BANCÁRIOS DA PREFEITURA MUNICIPAL PARA A CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESVINCULAÇÃO DE RECURSOS DE IMPOSTOS TRANSFERIDOS AO BANCO DO BRASIL PARA O FUNDO MUNICIPAL DE SAÚDE - FMS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE POLÍTICA MUNICIPAL DE INCLUSÃO DA PESSOA COM DEFICIÊNCIA, DO CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA COM DEFICIÊNCIA - COMUDE/PALMEIRAIS-PI, DA COORDENAÇÃO MUNICIPAL PARA INCLUSÃO DA PESSOA COM DEFICIÊNCIA - CEMID</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIÇÃO DA CAMPANHA PELA SAÚDE DO IDOSO NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE ESPAÇOS PÚBLICOS PARA CAMPANHAS EDUCATIVAS SOBRE ATOS DE VIOLÊNCIA CONTRA A MULHER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO ORÇAMENTÁRIA ANUAL - LOA PARA O EXERCÍCIO FINANCEIRO DE 2018, PARA A ELABORAÇÃO DO PLANO PLURIANUAL DO PERÍODO 2018 A 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LIMITE PARA EDIFICAÇÕES NAS MARGINAIS DAS ESTRADAS VICINAIS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE CORTE DE FORNECIMENTO DE ÁGUA E ENERGIA ELÉTRICA AS SEXTAS FEIRAS, SÁBADOS, DOMINGOS, VÉSPERAS E DIAS DE FERIADO NO MUNICÍPIO DE PALMEIRAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO NO PAGAMENTO DE TAXAS DE INSCRIÇÃO EM CONCURSOS PÚBLICOS NO ÂMBITO DO MUNICÍPIO DE PALMEIRAIS, PARA OS ELEITORES CONVOCADOS E NOMEADOS QUE EFETIVAMENTE TRABALHAREM COMO MESÁRIOS NAS ELEIÇÕES POLÍTICO-PARTIDÁRIAS, EM PLEBISCITOS E EM REFERENDOS REALIZADOS PELA JUSTIÇA ELEITORAL DO PIAUÍ, E DAS OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PALMEIRAIS DO PIAUÍ PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A REALIZAÇÃO DE CONCURSO PUBLICO ENTRE ALUNOS DA REDE PUBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO DE QUE SEJA CONSTRUÍDOS REDUTORES DE VELOCIDADE (QUEBRA MOLAS) NAS LOCALIDADES RIACHO DOS NEGROS, (PRÓXIMO AO COMERCIAL SÃO CRISTOVÃO E AO GINÁSIO POLIESPORTIVO), NA COMUNIDADE RIACHINHO( EM FRENTE A RESIDÊNCIA DO SR AUGUSTO BORGES) E COMUNIDADE VITÓRIA (EM FRENTE A RESIDÊNCIA DO SR. RAIMUNDO MOURA) AMBOS NA PI 130 NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE O DIRETOR(A) DA ESCOLA DA COMUNIDADE BURITIZINHO A LIBERAÇÃO DO ACESSO A INTERNET WIFFI PARA A COMUNIDADE.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO QUE SEJA FEITO REFORMA (TAPA BURACO) NA RUA XIMENES DO PRADO JUNIOR E PRINCIPAL DO BAIRRO SERRA NEGRA.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A PERFURAÇÃO DE UM POÇO TUBULAR COM RESERVATÓRIO E REDE DE_x000D_
 ENCANAÇÃO NA COMUNIDADE CHAPADINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONSTRUÇÃO DE 02(DUAS) PARADAS DE MOTOTAXI COBERTA: UMA_x000D_
 NA AV. BELÉM - CENTRO E OUTRA NA PRAÇA NOSSA SENHORA DA CONCEIÇÃO TAMBÉM NO_x000D_
 CENTRO.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE COPIA DAS FOLHAS DE PAGAMENTO DE ABONO PAGO AOS PROFESSORES E DEMAIS SERVIDORES DA EDUCAÇÃO COM A UTILIZAÇÃO DOS RECURSOS DO PRECATÓRIO DO FUNDEF.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE QUE SEJA IMPLANTADO NO MUNICÍPIO, PROGRAMA DE DISTRIBUIÇÃO DE FARDAMENTO ESCOLAR PARA OS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO DE QUE SEJA REFORMADA A ESTRADA VICINAL LIGANDO A COMUNIDADE APERTAR DA HORA PASSANDO POR COMUNIDADE NEGA VELHA ATÉ A COMUNIDADE CABECEIRAS DO ALFERES.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO CONSTRUÇÕES DE CRECHES NAS LOCALIDADES TRANQUEIRA E CABECEIRA DO ROMÃO, MUNICÍPIO DE PALMEIRAIS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE QUE SEJAM CONSTRUÍDOS DOIS POSTOS DE SAÚDE, SENDO UM NA LOCALIDADE MATA LIMPA E OUTRO NA LOCALIDADE FAZENDINHA (CHAPADA DO CHICHICO) ZONA RURAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO QUE SEJA COLOCADO PIÇARRA NA ESTRADA DE APROXIMADAMENTE CEM(100) METROS QUE DA ACESSO AO CAMPO DE FUTEBOL DA COMUNIDADE VITORIA MUNICÍPIO DE PALMEIRAIS E O ROÇO DO MESMO.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO QUE SEJA AUTORIZADO O ROÇO DO CEMITÉRÍO LOCALIZADO NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMO. SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO RESTABELEÇA O SINAL DA INTERNET WIFFI DA PRAÇA MATRIZ DE PALMEIRAIS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA INFORMADA A CÂMARA MUNICIPAL A RELAÇÃO NOMINAL DOS PROFISSIONAIS QUE FAZEM PARTE DAS EQUIPES DO PROGRAMA SAÚDE DA FAMÍLIA - PSF COM A ESPECIFICAÇÃO DO LOCAL DE TRABALHO, CARGO E DA CARGA HORÁRIA SEMANAL .</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO DE QUE SEJA FEITO UM POÇO TUBULAR COM CAIXA D'AGUA E ENCANAÇÃO PARA OS MORADORES DA LOCALIDADE NA LOCALIDADE SOBRADO.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>PÚBLICO EM NOSSO MUNICÍPIO EM ESPECIAL AS ÁREAS DE EDUCAÇÃO E SAÚDE.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A RECUPERAÇÃO DA ESTRADA VICINAL QUE LIGA A SEDE DA CIDADE AO POVOADO MIMOSO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A RECUPERAÇÃO E CORTE DA LADEIRA NA ESTRADA VICINAL QUE LIGA O, POVOADO CABECEIRA DO ALFERES Á COMUNIDADE SERRA DA SOLTA, DE MODO A TORNAR TRAFEGÁVEL ESTA IMPORTANTE ESTRADA VICINAL.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE QUE SEJAM FEITA A RECUPERAÇÃO DAS ESTRADAS DE ACESSO DO ZEZITO A LOCALIDADE TRANQUEIRA E DA LOCALIDADE NOVA ESPERANÇA A LOCALIDADE FAZENDINHA, AS MESMAS SENDO ZONA RURAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO PROVIDENCIAS NO SENTIDO QUE SEJA DUPLICADA A ILUMINAÇÃO PÚBLICA NAS AVENIDAS ADALGISIO RIBEIRO, BELÉM E MARCOLINO RIBEIRO._x000D_
 </t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO QUE SEJA FEITA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA E ROÇO NO CEMITÉRIO SÃO FRANCISCO NA COMUNIDADE BREJINHO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO QUE SEJA RECOLOCADA LÂMPADAS NA NOS POSTES DE ILUMINAÇÃO PÚBLICA NAS COMUNIDADES BREJINHO E CASTELHANO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NA LIMPEZA DAS RUAS DA CIDADE PRINCIPALMENTE NAS PERIFERIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO QUE O MESMO POSSA CONCLUIR A CONSTRUÇÃO DO CAMPO DE FUTEBOL DO POVOADO RIACHO DOS NEGROS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO SENHOR PREFEITO MUNICIPAL A RELAÇÃO NOMINAL DOS SERVIDORES CONTRATADOS A TITULO DE SERVIÇOS PRESTADOS ATÉ A PRESENTE DATA POR ÓRGÃO DA ADMINISTRAÇÃO COM A CARGA HORÁRIA E REMUNERAÇÃO MENSAL</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO QUE SEJA INICIADA A RECUPERAÇÃO DAS ESTRADAS VICINAIS DO MUNICÍPIO .</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO MESMO, PROVIDÊNCIAS NO SENTIDO DE QUE SEJAM INICIADOS SERVIÇOS DE RECUPERAÇÃO DE RUAS E AVENIDAS DA CIDADE QUE FORAM DANIFICADAS PELAS FORTES CHUVAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS PARA QUE SEJA FEITA UMA FISCALIZAÇÃO AS MARGENS DO RIACHO ESPÍRITO SANTO, DESDE A SUA NASCENTE ATÉ AO BALNEÁRIO DO POVOADO RIACHO DOS NEGROS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO SENHOR PREFEITO MUNICIPAL O ENVIO A ESTE PODER DE PROJETO DE LEI SOLICITANDO AUTORIZAÇÃO PARA A IMPLANTAÇÃO DE SERVIÇOS DE TRANSPORTE GRATUITO PARA ESTUDANTES DO MUNICÍPIO QUE CURSAM CURSOS DE NÍVEL SUPERIOR E ESPECIALIZAÇÃO EM TERESINA.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO QUE SEJA FEITO A ILUMINAÇÃO PUBLICA DOS CEMITÉRIOS BALANÇO LOCALIZADO NA LOCALIDADE FAZENDINHA E CEMITÉRIO MORRO BRANCO LOCALIZADO NO ASSENTAMENTO COXO E CEMITÉRIO DO POVOADO MATINHA.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO QUE SEJA NOMEADA COMISSÃO COM REPRESENTANTES DAS SECRETARIAS DE EDUCAÇÃO E DE CULTURA, PARA NA FORMA DA LEGISLAÇÃO VIGENTE SER APRESENTADO PROPOSTA DE PROJETO PARA ESCOLHA DO HINO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA CAPELA NO CEMITÉRIO SANTA ROSA NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO DE QUE SEJA AMPLIADO OS SERVIÇOS DE COLETA DE LIXO DO POVOADO RIACHO DOS NEGROS PARA ATENDER AS COMUNIDADES BREJINHO E CASTELHANO</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE NO SENTIDO DE QUE SEJA REGULARIZADO OS SERVIÇOS DE CORREIÇÃO NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DO SENHOR PRESIDENTE DO TRIBUNAL DE CONTAS DO ESTADO - TCE/PI, A RELAÇÃO NOMINAL DOS SERVIDORES DO QUADRO EFETIVO DA PREFEITURA MUNICIPAL DE PALMEIRAIS CADASTRADOS NO SISTEMA RH WEB ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE QUE SEJAM TOMADAS PROVIDÊNCIAS PARA A REGULARIZAÇÃO DOS SERVIÇOS DO SAMU EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A RESTAURAÇÃO DAS RUAS DO POVOADO SÃO JOAQUIM NESTE MUNICÍPIO, E QUE EM SEGUIDA ENCAMINHE OFICIO A EMPRESA DE ÔNIBUS EURIPEDES SOARES DA SILVA (E.SOARES), SOLICITANDO DA MESMA QUE OS ÔNJBUS NO PERCURSO TERESINA A TRANQUEIRA E VICE-VERSA PASSE NA RUA QUE INICIA AO LADO DA IGREJA, PASSANDO PELO CAMPO DE FUTEBOL E TERMINA AO LADO DO COLÉGIO DAQUELE POVOADO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO SENHOR PREFEITO MUNICIPAL O ENVIO DA DOCUMENTAÇÃO REFERENTE AOS IMÓVEIS ALOCADOS PELA PREFEITURA MUNICIPAL ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR SECRETARIO MUNICIPAL DE AGRICULTURA INFORMAÇÕES SOBRE O CADASTRO AMBIENTAL RURAL - CAR EM NOSSO MUNICÍPIO EM ESPECIAL PARA O ATENDIMENTO AOS PEQUENOS PROPRIETÁRIOS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA FEITA A SINALIZAÇÃO E INSTALAÇÃO DE REDUTORES DE VELOCIDADE EM FRENTE AS SEGUINTES ESCOLAS: UNIDADE ESCOLAR ANTONINO LIMA DE ALENCAR, UNIDADE ESCOLAR JOSIVAN RIBEIRO BONFIM, UNIDADE ESCOLAR SEBASTIÃO SOARES RIBEIRO, UNIDADE ESCOLAR MARIA MARINHEIRA VELOSO E CRECHE BRANCA DE NEVE.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADA EXPEDIENTE AO SENHOR PRESIDENTE DA CÂMARA DOS DEPUTADOS EM BRASÍLIA, COMUNICANDO MONÇÃO DE REPÚDIO PELA APROVAÇÃO DE PROJETO DE LEI ALTERANDO DISPOSITIVOS DA CLT - CONSOLIDAÇÃO DAS LEIS DO TRABALHO.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO DE QUE SEJA AUTORIZADO A CONSTRUÇÃO E INSTALAÇÃO DE UMA ACADEMIA PÚBLICA NO POVOADO RIACHO DOS NEGROS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO SENHOR SECRETARIO MUNICIPAL DE ADMINISTRAÇÃO CÓPIA(S) DA(S) LEI(S) QUE FIXARAM GRATIFICAÇÕES PARA CARGOS E FUNÇÕES DE SERVIDORES DO MUNICÍPIO NAS DIVERSAS SECRETÁRIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO DE QUE SEJA AUTORIZADO O CALÇAMENTO DAS RUAS DO BAIRRO NICOLAU INCLUSIVE A RUA SANTA ELENA</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO DE QUE SEJA CONSTRUÍDO O PORTAL DE ENTRADA DA CIDADE COM LOCAL JUNTO AO MONUMENTO DA IMAGEM DA SANTA</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE QUE SEJA AUTORIZADO O SENHOR SECRETÁRIO DE CULTURA A INCLUSÃO DE UM FESTIVAL DE FOLGUEDOS NAS COMEMORAÇÕES DO ANIVERSÁRIO DE EMANCIPAÇÃO POLITICA DE NOSSO MUNICÍPIO NO PRÓXIMO MÊS DE JUNHO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO SEJA ENCAMINHADO A ESTE PODER PROPOSTA DE REFORMULAÇÃO DO PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDENCIAS NO SENTIDO DE QUE SEJA REFORMADA A PRAÇA DO POVOADO RIACHO DOS NEGROS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO ILMO. SR REPRESENTANTE EXECUTIVO DE RELAÇÕES INSTITUCIONAIS DA CLARO-PI, SOLICITANDO PROVIDENCIAS NO SENTIDO DE QUE SEJA AMPLIADO O SINAL DE TELEFONIA MÓVEL NA ZONA RURAL QUE IRÁ BENEFICIAR MAIS DE DUAS MIL(2000) PESSOAS NO POVOADO RIACHO DOS NEGROS E REGIÃO QUE FICA HÁ 22 KM DA CIDADE DE PALMEIRAIS E HÁ 9 KM DA CIDADE DE PARNARAMA/MA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER O COMPARECIMENTO DA SENHORA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO PARA PRESTAR INFORMAÇÕES SOBRE AS ATIVIDADES DA COMISSÃO NOMEADA PARA "REFORMULAÇÃO DO ESTATUTO E PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL".</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SENHORA SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, O ENVIO A ESTE PODER DA RELAÇÃO NOMINAL DOS BENEFICIÁRIOS DO PROGRAMA BOLSA FAMILIA EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DO SENHOR PREFEITO MUNICIPAL O ENVIO DE UM PROJETO DE LEI INSTITUINDO O PLANO DE CARGOS E SALÁRIOS DOS SERVIDORES DA SAÚDE EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA CONVOCADO O SENHOR SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE PARA NO PLENÁRIO DESTE PODER EXPOR AS AÇÕES JÁ DESENVOLVIDAS PELA SECRETARIA E AS METAS DE TRABALHO A SEREM DESENVOLVIDAS NO RESTANTE DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMO. SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA INSTALADAS LÂMPADAS NOS POSTES DE ILUMINAÇÃO PÚBLICA NAS COMUNIDADES CABECEIRAS DO ROMÃO E MATINHA.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO MESMO, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA AUTORIZADA O COMPLEMENTO DO CALÇAMENTO E LIMPEZA DA RUA JOSÉ VAQUEIRO, BAIRRO MUCAMBO ZONA URBANA DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DO SENHOR PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE QUE SEJA ENCAMINHADO A ESTE PODER O PLANO DE APLICAÇÃO DOS RECURSOS DO "PRECATÓRIO DO FUNDEF" NA FORMA PREVISTA NO §1º- DO ART. 1º- DA LEI_x000D_
 MUNICIPAL Nº-012/2016 DE 30 DE DEZEMBRO DE 2017</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DO SENHOR PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE SEJA RECUPERADO OS BANHEIROS PÚBLICOS DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO SENHOR PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE QUE SEJA DESTINADO UM ESPAÇO PARA A INSTALAÇÃO DE UMA FEIRA LIVRE NO BAIRRO BACURI NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DA SENHORA SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL O ENVIO A CÂMARA MUNICIPAL DE RELATÓRIO COM DETALHAMENTO DOS PROGRAMAS QUE ESTÃO SENDO EXECUTADOS NO ÂMBITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NO SENTIDO DE QUE SEJA AUTORIZADO OS SERVIÇOS DE PAVIMENTAÇÃO DA RUA TOMÉ SOARES DA COSTA NO TRECHO PRÓXIMO ::: RUA JOÃO SOARES RIBEIRO ONDE RESIDEM VÁRIAS FAMÍLIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO SENHOR SECRETARIO MUNICIPAL_x000D_
 DE MEIO AMBIENTE DA PREFEITURA MUNICIPAL DE NOSSO MUNICÍPIO PROVIDÊNCIAS NO SENTIDO DE QUE SEJA ELABORADO EM PARCERIA COM A DEFESA CIVIL DO MUNICÍPIO E O CORPO DE BOMBEIRO MILITAR DE TERESINA, UM PLANO DE PREVENÇÃO E COMBATE A INCÊNDIOS NA ZONA RURAL E URBANA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO SENHOR SECRETARIO DE FINANÇAS DA PREFEITURA MUNICIPAL DE NOSSO MUNICÍPIO O ENVIO A ESTE PODER DE RELATÓRIO SOBRE A APLICAÇÃO DOS RECURSOS DO PRECATÓRIO DO FUNDEF NO CORRENTE EXERCÍCIO ATÉ E PRESENTE DATA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Ver. Danny Almeida</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMO.SR. PREFEITO MUNICIPAL, SOLICITANDO PROVIDENCIAS NO SENTIDO DE QUE SEJA SUBSTITUÍDA AS LÂMPADAS QUEIMADA DA ILUMINAÇÃO PÚBLICA NA COMUNIDADE CALUMBÍ NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO ILMO. SENHOR GERENTE DE TRANSITO DO MUNICÍPIO, SOLICITANDO PROVIDENCIAS NO SENTIDO DE QUE SEJA PROVIDENCIADA A SINALIZAÇÃO DAS PRINCIPAIS RUAS E AVENIDAS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO ILMO.SR. DIRETOR DO DER-PI, SOLICITANDO PROVIDENCIAS NO SENTIDO DE SEJA INSTALADO REDUTOR DE VELOCIDADE NA PI-130 EM FRENTE A ESCOLA DA COMUNIDADE ESTADOS UNIDOS NO MUNICÍPIO DE PALMEIRAIS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHA DO EXPEDIENTE AO EXMO. SR. PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA REFORMADA A PRAÇA CENTRAL MARECHAL DEODORO DA FONSECA NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO SENHOR PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE QUE SEJA RECUPERADO A PAVIMENTAÇÃO DAS RUAS E AVENIDAS DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO PROVIDENCIAS NO SENTIDO SEJA FEITO PAVIMENTAÇÃO ASFÁLTICA NA SEGUNDA PISTA DA AVENIDA ADALGISO RIBEIRO E REGULARIZADO A ILUMINAÇÃO PÚBLICA DA MESMA.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO SENHOR PREFEITO MUNICIPAL O ENVIO A ESTE PODER, A RELAÇÃO NOMINAL DOS CONTRATADOS POR TEMPO DETERMINADO NO PERÍODO DE JANEIRO A JUNHO DO CORRENTE ANO NAS SECRETARIAS DE EDUCAÇÃO E SAÚDE.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA SOLICITADO DO SENHOR COORDENADOR MUNICIPAL DA DEFESA CIVIL INFORMAÇÕES SOBRE AS AÇÕES DA COORDENADORIA EM ESPECIAL SE JÁ EXISTE UM PLANO PARA O ATENDIMENTO AS FAMÍLIAS DA ZONA RURAL EM RELAÇÃO ÀS QUEIMADAS QUE VEM OCORRENDO. SOLICITA AINDA INFORMAÇÃO SOBRE O LOCAL DE FUNCIONAMENTO DA COORDENADORIA MUNICIPAL DE DEFESA CIVIL BEM COMO O TELEFONE PARA AS CHAMADAS DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR SECRETÁRIO ESTADUAL DE MEIO AMBIENTE SOLICITANDO PROVIDENCIAS NO SENTIDO DE QUE SEJA DESLOCADO TÉCNICOS AO NOSSO MUNICÍPIO COM O OBJETIVO DE COLHEREM DADOS PARA ELABORAÇÃO DE PROJETOS PARA RECUPERAÇÃO DOS RIACHOS DENTRE OS QUAIS O RIACHO DOS NEGROS, RIACHO CADOZ E RIACHO CORRENTE</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DA EMPRESA ELETROBRÁS EM PALMEIRAIS, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA REGULARIZADO O FORNECIMENTO DE ENERGIA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA COM O OBJETIVO DE DISCUSSÃO SOBRE A APLICAÇÃO DOS RECURSOS DO PRECATÓRIO DO FUNDEF EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DA EMPRESA AGESPISA EM TERESINA, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA REGULARIZADO O FORNECIMENTO DE ÁGUA NA SEDE DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DO SENHOR SECRETARIO DE SEGURANÇA DO ESTADO O AUMENTO DO POLICIAMENTO CIVIL E MILITAR EM NOSSO MUNICIPAL.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO ILMO. SENHOR SECRETÁRIO DAS CIDADES DO ESTADO DO PI, SOLICITANDO QUE REFORMADA A ESTRADA VICINAL LIGANDO O POVOADO RIACHO DOS NEGROS PASSANDO PELA COMUNIDADE MORROS ATÉ A COMUNIDADE CAFUNDÓ NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO ILMO. SENHOR DIRETOR DO DER, SOLICITANDO QUE SEJA SINALIZADOS OS QUEBRAS MOLAS TANTO HORIZONTAL COMO VERTICAL EXISTENTES AO LONGO DA PI- 130 TERESINA A PALMEIRAIS, PALMEIRAIS A AMARANTE</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMO. SENHOR PREFEITO MUNICIPAL E AO SENHOR SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO PROVIDENCIA PARA QUE SEJA REFORMADO E REATIVA DO O POSTO DE SAÚDE DA COMUNIDADE CASTELHANO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMO. SENHOR PREFEITO MUNICIPAL, SOLICITANDO A REFORMA DA ESTRADA VICINAL LIGANDO DA PI 130 NA COMUNIDADE BREJINHO ATÉ A COMUNIDADE BOA NOVA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMO. SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA FEITO UM CADASTRAMENTO NOS CEMITÉRIOS DO MUNICÍPIO DAS PESSOAS JÁ FALECIDAS.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMO. SENHOR PREFEITO MUNICIPAL SOLICITANDO MELHORIAS NAS VIAS DE ACESSO AO BAIRRO NICOLAU PRINCIPALMENTE NA RUA SÃO BERNARDO.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Genivaldo da Silva Grangeiro</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO EXMO. SECRETÁRIO DE TURISMO DO ESTADO DO PIAUÍ, SOLICITANDO A REVITALIZAÇÃO DO AÇUDE DA COMUNIDADE  TRANQUEIRA</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO SENHOR PREFEITO MUNICIPAL QUE APLIQUE A LEI MUNICIPAL Nº-10/2004, DE 09 DE AGOSTO DE 2004 QUE DISPÕE SOBRE O ESTATUTO E PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL DE PALMEIRAIS, ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS NO PAGAMENTO DE DIFERENÇAS DA REMUNERAÇÃO DOS PROFESSORES DA REDE MUNICIPAL DE ENSINO COM OS RECURSOS DO PRECATÓRIO DO FUNDEF ATÉ A IMPLANTAÇÃO DE UM NOVO PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1556,68 +1556,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2017/380/projeto_de_decreto_legislativo_no-_02-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/sapl/public/materialegislativa/2017/380/projeto_de_decreto_legislativo_no-_02-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>