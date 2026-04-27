--- v0 (2025-12-11)
+++ v1 (2026-04-27)
@@ -51,898 +51,898 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA NOVO SEC DE GOVERNO</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR 001/2001 QUE TRATA DA ESTRUTURA ORGÂNICA BÁSICA DA PREFEITURA MUNICIPAL DE PALMEIRAIS-PI, CRIA CARGOS, DEFINE A EXCLUSIVIDADE DA GESTÃO FINANCEIRA, ADMINISTRATIVA E FISCAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AGRICULTURA FAMILIAR E AUTORIZA A UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO À ATIVIDADE</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTOS (SAAE) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE  2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE PAINEIS INFORMATIVOS NOS HOSPITAIS E POSTOS DE SAÚDE DA REDE PÚBLICA DE SAÚDE COMUNICANDO OS MÉDICOS, ENFERMEIROS, DENTISTAS, TÉCNICOS, AUXILIARES E DEMAIS PROFISSIONAIS DA SAÚDE QUE ESTEJAM EM PLANTÃO E SUAS RESPECTIVAS ESCALAS DE HORÁRIO NO MUNICÍPIO DE PALMEIRAIS, PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA ÁRVORE SIMBOLO DO MUNICIPIO DE PALMEIRAIS O BABACU</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PRESERVAÇÃO DO AÇAI NO MUNICÍPIO DE PALMEIRAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PRESERVAÇÃO DO BACURI NO MUNICÍPIO DE PALMEIRAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PRESERVAÇÃO DO PIQUI NO MUNICÍPIO DE PALMEIRAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PRESERVAÇÃO DO MURICI NO MUNICÍPIO DE PALMEIRAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A PRESERVAÇÃO DO BURITI NO MUNICÍPIO DE PALMEIRAIS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA ÁREA DE RESERVA AMBIENTAL NO MUNICÍPIO DE PALMEIRAIS E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PRESERVAÇÃO DO CAJU NO MUNICÍPIO DE PALMEIRAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE PALMEIRAIS-PI, PARA O PERÍODO DE 2014 A 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESCONTO NA FOLHA DE PAGAMENTO DOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE PALMEIRAIS - PI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEREADOR SOLICITA QUE SEJA COLOCADO NA PROGRAMAÇÃO DE OBRAS DA PREFEITURA A PERFURAÇÃO DE UM POÇO TUBULAR NA COMUNIDADE VITÓRIA</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Ver. Alberone Borges</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA COLOCADO EM FUNCIONAMENTO OS DOIS POÇOS QUE SE ENCONTRAM PERFURADOS: UM NO POVOADO RIACHINHO E O OUTRO NO POVOADO RIACHO DOS NEGROS</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO A AMPLIAÇÃO NO SISTEMA DE ABASTECIMENTO DÁGUA NO SETOR UM DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INSTALADO MAIS UM TRANSFORMADO BÁSICO DE 15KVA NA COMUNIDADE SOBRADO</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DA CAIXA D'ÁGUA COM A BASE NO POVOADO BAIXAO DA CANOA</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Rodrigo Eric Pereira Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA SINALIZADA A FAIXA DE PEDESTRE EM VIAS DA ZONA URBANA E NAS LOCALIDADES DA ZONA RURAL DO MUNICIPIO</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RELAÇÃO NOMINAL DE TODAS AS SECRETARIAS E ASSESSORIAS CONSTANDO NOMES E HORARIO DE ATENDIMENTO AO PÚBLICO</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO DIRETOR DOS CORREIOS PROVIDÊNCIAS PARA A CONTRATAÇÃO DOS SERVIÇOS DE VIGILÂNCIA PARA A AGÊNCIA DOS CORREIOS EM PALMEIRAIS</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO POVOADO RIACHO DOS NEGROS</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONSTRUÇÃO DE UMA SALA PARA LABORATORIO DE INFORMÁTICA NA UNIDADE ESCOLAR ANGÉLICA RIBEIRO BORGES, NO POVOADO RIACHO DOS NEGROS </t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PRESIDENTE DO IAPEP VEJA SE HÁ POSSIBILIDADE DA CONSTRUÇÃO DE UM POSTO DO IAPEP NA CIDADE DE PALMEIRAIS</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA BIBLIOTECA NO POVOADO RIACHO DOS NEGROS</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM TELECENTRO NA CIDADE DE PALMEIRAIS</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS EM RELAÇÃO AO CEMITÉRIO SANTA ROSA, NA SEDE DO MUNICIPIO</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REGULARIZADO O SISTEMA DE ABASTECIMENTO D'ÁGUA NO ASSENTAMENTO JOSÉ CONSTÂNCIO</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE UMA SESSÃO SOLENE EM HOMENAGEM AO DIA DA MULHER</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA ENTENDIMENTO DO PREFEITO COM A ELETROBRAS, NO SENTIDO QUE SEJA REGULARIZADA A REDE DE ENERGIA DE PARTE DOS MORADORES DO BAIRRO BOA VISTA </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONSTRUÇÃO DE 03 REDUTORES DE VELOCIDADE NO BAIRRO BOA VISTA </t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA AUTORIZADO O ROÇO E LIMPEZA DAS RUAS DO BAIRRO SÃO JOÃO</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO O ARRUAMENTO DO POVOADO CASTELHANO</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA SUBSTITUIDO O TRANSFORMADOR POR UM DE MAIOR POTÊNCIA, NA COMUNIDADE SÃO VICENTE</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Ver. Francilio Nunes</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE SEJA SUBSTITUIDO AS LÂMPADAS QUEIMADAS DA REDE DE BAIXA TENSÃO DO POVOADO CALUMBI </t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTUÇÃO DE UM CAMPO DE FUTEBOL NA COMUNIDADE BREJINHO</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONSTRUIDA UMA GALERIA NA RUA ZENITO ALMEIDA, PRÓXIMO A PRAÇA SÃO JOSE</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REDUTOR DE VELOCIDADE NA PI-130 NO POVOADO MATINHA</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO O PIÇARRAMENTO NAS RUAS DO ASSENTAMENTO ÁGUA AZUL E CORRENTE</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ABRIGO PARA OS MOTOTAXISTAS NA PRAÇA EM FRENTE AO MERCADO PÚBLICO</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM RETIRADAS AS GAMBIARRAS NAS COMUNIDADES BURITIZINHO E CHAPADA DO GATO</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NO SENTIDO QUE SEJA ENCAMINHADO A ESTE PODER PROJETO DE LEI REFORMULANDO A LEI Nº 10/2004 DE 09 DE AGOSTO DE 2004, QUE INSTITUI O ATUAL ESTATUTO E PLANO DE CARREIRA DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DESIGNAÇÃO DE UMA AUDITORIA NA PREFEITURA MUNICIPAL EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DOS EXTRATOS DAS CONTAS DA PREFEITURA MUNICIPAL DE PALMEIRAIS NO PERÍODO DE 01 A 06 DE AGOSTO DO CORRENTE ANO, PARA DISTRIBUIÇÃO COM TODOS OS MEMBROS DESTE PODER</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DEVOLVIDA A AMBULÂNCIA DA COMUNIDADE BURITIZINHO</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA TRANSFORMADO DE MONOFÁSICO PARA TRIFÁSICO A REDE DE ENERGIA ELÉTRICA NA LOCALIDADE CAFUNDÓ</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DEVOLVIDA A AMBULÂNCIA DA COMUNIDADE TRANQUEIRA</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO CONVÊNIO COM A RADIO RIACHO DO CADOZ</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NO SENTIDO QUE SEJA ENCAMINHADO A ESTE PODER PROJETO DE LEI REFORMULANDO A LEI Nº 10/2004 DE 09 DE AGOSTO DE 2004, QUE INSTITUI O ATUAL ESTATUTO E PLANO DE CARREIRA DO MAGISTÉRIO EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE O PROMOTOR DE JUSTIÇA CONVOQUE REPRESENTANTES CONTRATANTE E DA EMPRESA CONTRATADA PARA PRESTAR DE SERVIÇOS NO PROGRAMA LUZ PARA TODOS EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO INTERCEDA JUNTO AO GOVERNO DO ESTADO, ELETROBRÁS E OUTROS NO SENTIDO QUE SEJA INSTALADA ILUMINAÇÃO PÚBLICA ESPECIAL NO PASSEIO DA AV. BELÉM AO DE SUA EXTENSÃO QUE É DE APROXIMADAMENTE 1.300 METROS</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PRESIDENTE DA AGESPISA A INSTALAÇÃO DE UM GRUPO DE GERADOR NAS BOMBAS DE ABASTECIMENTO D'ÁGUA NA CIDADE DE PALMEIRAIS</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE O DEPARTAMENTO DE ENGENHARIA E OBRAS DE REDE DE DISTRIBUIÇÃO URBANA ELETROBRAS DISTRIBUIÇÃO DO PIAUÍ, FAÇA A RETIRADA DE TODAS AS GAMBIARRAS NA SEDE DO MUNICÍPIO </t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO A REFORMA NA LADEIRA DA ESTRADA VICINAL QUE LIGA A COMUNIDADE SÃO JOAQUIM A TRANQUEIRA</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO A REFORMA NA LADEIRA DA ESTRADA VICINAL QUE LIGA A COMUNIDADE TRANQUEIRA AO DESERTO</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO A REFORMA DO PRÉDIO DA ESCOLA ALENCARLIENSE NA COMUNIDADE TRANQUEIRA</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONCLUÍDA A SALA DE AULA DA ESCOLA ALENCARLIENSE NA COMUNIDADE TRANQUEIRA</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE SEJA POSTADA PLACAS INDICATIVAS NAS QUAIS ELAS INFORME A DISTÂNCIA E O NOME DAS COMUNIDADES_x000D_
 </t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS PARA O FUNCIONAMENTO DO MATADOURO JÁ CONCLUÍDO NO BAIRRO SANTA ROSA</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE ESTRADA VICINAL LIGANDO AS COMUNIDADES: SANTA ROSA, CABECEIRA DO ALFERE, VACA PIADA, ATOLEIRO DO MUNDICO, CAJUEIRO, ALTOS, CANDOGA, BURITI GRANDE, LEANDRO E PONTA D'ÁGUA</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DO GINÁSIO POLIESPORTIVO JOÃO SOARES NETO NA SEDE DE NOSSO MUNICÍPIO COM A INSTALAÇÃO DE BEBEDOURO</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA COLOCADO EM FUNCIONAMENTO O CAIXA RÁPIDO DO POSTO DE ATENDIMENTO BB EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DA CERCA E DO MATA BURRO DE ACESSO AO TERRENO ONDE FICA O ATERRO SANITÁRIO (LIXÃO)DO MUNICÍPIO</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO BOA VISTA</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE SEJA INSTALADA UMA SUSTAÇÃO DE ENERGIA ELÉTRICA FIXA EM PALMEIRAIS </t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA DOIS PARES DE TRAVES PARA FUTEBOL DE CAMPO DAS LOCALIDADES MOCAMBO E CORRENTE </t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>João Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA LAVANDERIA PÚBLICA NO BAIRRO MACAÚBA</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PASSARELA PRA PEDESTRE E MOTOS NA PASSAGEM MOLHADA QUE INTERLIGA OS BAIRROS BACURI E PEDRA DA LUZ</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Francisco Camilo Carvalho Lima Alencar</t>
   </si>
   <si>
-    <t>https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
+    <t>http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O FUNCIONAMENTO DO POSTO DE SAÚDE DA COMUNIDADE TRANQUEIRA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1249,68 +1249,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeirais.pi.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>